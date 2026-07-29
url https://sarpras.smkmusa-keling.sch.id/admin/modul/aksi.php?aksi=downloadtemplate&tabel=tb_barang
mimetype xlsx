--- v0 (2026-04-25)
+++ v1 (2026-07-29)
@@ -170,51 +170,51 @@
           <t>100</t>
         </is>
       </c>
       <c r="E2" t="inlineStr" s="0">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="F2" t="inlineStr" s="0">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="G2" t="inlineStr" s="0">
         <is>
           <t>Sample Data 1</t>
         </is>
       </c>
       <c r="H2" t="inlineStr" s="0">
         <is>
           <t>baik</t>
         </is>
       </c>
       <c r="I2" t="inlineStr" s="0">
         <is>
-          <t>2026-04-25</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="J2" t="inlineStr" s="0">
         <is>
           <t>1000</t>
         </is>
       </c>
       <c r="K2" t="inlineStr" s="0">
         <is>
           <t>Sample Data 1</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr" s="0">
         <is>
           <t>Sample Data 2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr" s="0">
         <is>
           <t>Sample Data 2</t>
         </is>
       </c>
       <c r="C3" t="inlineStr" s="0">
@@ -227,51 +227,51 @@
           <t>200</t>
         </is>
       </c>
       <c r="E3" t="inlineStr" s="0">
         <is>
           <t>200</t>
         </is>
       </c>
       <c r="F3" t="inlineStr" s="0">
         <is>
           <t>200</t>
         </is>
       </c>
       <c r="G3" t="inlineStr" s="0">
         <is>
           <t>Sample Data 2</t>
         </is>
       </c>
       <c r="H3" t="inlineStr" s="0">
         <is>
           <t>baik</t>
         </is>
       </c>
       <c r="I3" t="inlineStr" s="0">
         <is>
-          <t>2026-04-25</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="J3" t="inlineStr" s="0">
         <is>
           <t>2000</t>
         </is>
       </c>
       <c r="K3" t="inlineStr" s="0">
         <is>
           <t>Sample Data 2</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr" s="0">
         <is>
           <t>Sample Data 3</t>
         </is>
       </c>
       <c r="B4" t="inlineStr" s="0">
         <is>
           <t>Sample Data 3</t>
         </is>
       </c>
       <c r="C4" t="inlineStr" s="0">
@@ -284,51 +284,51 @@
           <t>300</t>
         </is>
       </c>
       <c r="E4" t="inlineStr" s="0">
         <is>
           <t>300</t>
         </is>
       </c>
       <c r="F4" t="inlineStr" s="0">
         <is>
           <t>300</t>
         </is>
       </c>
       <c r="G4" t="inlineStr" s="0">
         <is>
           <t>Sample Data 3</t>
         </is>
       </c>
       <c r="H4" t="inlineStr" s="0">
         <is>
           <t>baik</t>
         </is>
       </c>
       <c r="I4" t="inlineStr" s="0">
         <is>
-          <t>2026-04-25</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="J4" t="inlineStr" s="0">
         <is>
           <t>3000</t>
         </is>
       </c>
       <c r="K4" t="inlineStr" s="0">
         <is>
           <t>Sample Data 3</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SARPRASS System</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">