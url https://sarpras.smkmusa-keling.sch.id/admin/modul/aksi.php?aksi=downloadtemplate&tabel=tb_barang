--- v1 (2026-07-29)
+++ v2 (2026-09-16)
@@ -170,51 +170,51 @@
           <t>100</t>
         </is>
       </c>
       <c r="E2" t="inlineStr" s="0">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="F2" t="inlineStr" s="0">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="G2" t="inlineStr" s="0">
         <is>
           <t>Sample Data 1</t>
         </is>
       </c>
       <c r="H2" t="inlineStr" s="0">
         <is>
           <t>baik</t>
         </is>
       </c>
       <c r="I2" t="inlineStr" s="0">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-09-17</t>
         </is>
       </c>
       <c r="J2" t="inlineStr" s="0">
         <is>
           <t>1000</t>
         </is>
       </c>
       <c r="K2" t="inlineStr" s="0">
         <is>
           <t>Sample Data 1</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr" s="0">
         <is>
           <t>Sample Data 2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr" s="0">
         <is>
           <t>Sample Data 2</t>
         </is>
       </c>
       <c r="C3" t="inlineStr" s="0">
@@ -227,51 +227,51 @@
           <t>200</t>
         </is>
       </c>
       <c r="E3" t="inlineStr" s="0">
         <is>
           <t>200</t>
         </is>
       </c>
       <c r="F3" t="inlineStr" s="0">
         <is>
           <t>200</t>
         </is>
       </c>
       <c r="G3" t="inlineStr" s="0">
         <is>
           <t>Sample Data 2</t>
         </is>
       </c>
       <c r="H3" t="inlineStr" s="0">
         <is>
           <t>baik</t>
         </is>
       </c>
       <c r="I3" t="inlineStr" s="0">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-09-17</t>
         </is>
       </c>
       <c r="J3" t="inlineStr" s="0">
         <is>
           <t>2000</t>
         </is>
       </c>
       <c r="K3" t="inlineStr" s="0">
         <is>
           <t>Sample Data 2</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr" s="0">
         <is>
           <t>Sample Data 3</t>
         </is>
       </c>
       <c r="B4" t="inlineStr" s="0">
         <is>
           <t>Sample Data 3</t>
         </is>
       </c>
       <c r="C4" t="inlineStr" s="0">
@@ -284,51 +284,51 @@
           <t>300</t>
         </is>
       </c>
       <c r="E4" t="inlineStr" s="0">
         <is>
           <t>300</t>
         </is>
       </c>
       <c r="F4" t="inlineStr" s="0">
         <is>
           <t>300</t>
         </is>
       </c>
       <c r="G4" t="inlineStr" s="0">
         <is>
           <t>Sample Data 3</t>
         </is>
       </c>
       <c r="H4" t="inlineStr" s="0">
         <is>
           <t>baik</t>
         </is>
       </c>
       <c r="I4" t="inlineStr" s="0">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-09-17</t>
         </is>
       </c>
       <c r="J4" t="inlineStr" s="0">
         <is>
           <t>3000</t>
         </is>
       </c>
       <c r="K4" t="inlineStr" s="0">
         <is>
           <t>Sample Data 3</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SARPRASS System</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">