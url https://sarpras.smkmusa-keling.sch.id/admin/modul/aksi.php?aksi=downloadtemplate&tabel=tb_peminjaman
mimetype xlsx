--- v0 (2026-04-25)
+++ v1 (2026-07-29)
@@ -120,130 +120,130 @@
       </c>
       <c r="F1" t="inlineStr" s="1">
         <is>
           <t>keperluan</t>
         </is>
       </c>
       <c r="G1" t="inlineStr" s="1">
         <is>
           <t>status</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr" s="0">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="B2" t="inlineStr" s="0">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="C2" t="inlineStr" s="0">
         <is>
-          <t>2026-04-25</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="D2" t="inlineStr" s="0">
         <is>
-          <t>2026-04-25</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="E2" t="inlineStr" s="0">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="F2" t="inlineStr" s="0">
         <is>
           <t>Sample Data 1</t>
         </is>
       </c>
       <c r="G2" t="inlineStr" s="0">
         <is>
           <t>pending</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr" s="0">
         <is>
           <t>200</t>
         </is>
       </c>
       <c r="B3" t="inlineStr" s="0">
         <is>
           <t>200</t>
         </is>
       </c>
       <c r="C3" t="inlineStr" s="0">
         <is>
-          <t>2026-04-25</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="D3" t="inlineStr" s="0">
         <is>
-          <t>2026-04-25</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="E3" t="inlineStr" s="0">
         <is>
           <t>200</t>
         </is>
       </c>
       <c r="F3" t="inlineStr" s="0">
         <is>
           <t>Sample Data 2</t>
         </is>
       </c>
       <c r="G3" t="inlineStr" s="0">
         <is>
           <t>pending</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr" s="0">
         <is>
           <t>300</t>
         </is>
       </c>
       <c r="B4" t="inlineStr" s="0">
         <is>
           <t>300</t>
         </is>
       </c>
       <c r="C4" t="inlineStr" s="0">
         <is>
-          <t>2026-04-25</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="D4" t="inlineStr" s="0">
         <is>
-          <t>2026-04-25</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="E4" t="inlineStr" s="0">
         <is>
           <t>300</t>
         </is>
       </c>
       <c r="F4" t="inlineStr" s="0">
         <is>
           <t>Sample Data 3</t>
         </is>
       </c>
       <c r="G4" t="inlineStr" s="0">
         <is>
           <t>pending</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SARPRASS System</Application>