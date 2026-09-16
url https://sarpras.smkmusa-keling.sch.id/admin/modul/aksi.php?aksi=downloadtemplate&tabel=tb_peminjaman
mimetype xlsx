--- v1 (2026-07-29)
+++ v2 (2026-09-16)
@@ -120,130 +120,130 @@
       </c>
       <c r="F1" t="inlineStr" s="1">
         <is>
           <t>keperluan</t>
         </is>
       </c>
       <c r="G1" t="inlineStr" s="1">
         <is>
           <t>status</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr" s="0">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="B2" t="inlineStr" s="0">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="C2" t="inlineStr" s="0">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-09-17</t>
         </is>
       </c>
       <c r="D2" t="inlineStr" s="0">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-09-17</t>
         </is>
       </c>
       <c r="E2" t="inlineStr" s="0">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="F2" t="inlineStr" s="0">
         <is>
           <t>Sample Data 1</t>
         </is>
       </c>
       <c r="G2" t="inlineStr" s="0">
         <is>
           <t>pending</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr" s="0">
         <is>
           <t>200</t>
         </is>
       </c>
       <c r="B3" t="inlineStr" s="0">
         <is>
           <t>200</t>
         </is>
       </c>
       <c r="C3" t="inlineStr" s="0">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-09-17</t>
         </is>
       </c>
       <c r="D3" t="inlineStr" s="0">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-09-17</t>
         </is>
       </c>
       <c r="E3" t="inlineStr" s="0">
         <is>
           <t>200</t>
         </is>
       </c>
       <c r="F3" t="inlineStr" s="0">
         <is>
           <t>Sample Data 2</t>
         </is>
       </c>
       <c r="G3" t="inlineStr" s="0">
         <is>
           <t>pending</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr" s="0">
         <is>
           <t>300</t>
         </is>
       </c>
       <c r="B4" t="inlineStr" s="0">
         <is>
           <t>300</t>
         </is>
       </c>
       <c r="C4" t="inlineStr" s="0">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-09-17</t>
         </is>
       </c>
       <c r="D4" t="inlineStr" s="0">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-09-17</t>
         </is>
       </c>
       <c r="E4" t="inlineStr" s="0">
         <is>
           <t>300</t>
         </is>
       </c>
       <c r="F4" t="inlineStr" s="0">
         <is>
           <t>Sample Data 3</t>
         </is>
       </c>
       <c r="G4" t="inlineStr" s="0">
         <is>
           <t>pending</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SARPRASS System</Application>